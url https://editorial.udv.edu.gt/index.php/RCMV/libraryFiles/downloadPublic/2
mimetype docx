--- v1 (2026-03-27)
+++ v2 (2026-05-27)
@@ -1,24422 +1,3408 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00D12D0B" w:rsidRPr="00B80CE8" w:rsidRDefault="00D12D0B" w:rsidP="00D12D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80CE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:bdr w:val="double" w:sz="4" w:space="0" w:color="002060"/>
           <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
         </w:rPr>
         <w:t>Artículo Original Cua</w:t>
       </w:r>
-      <w:r w:rsidR="00EA0F3F">
+      <w:r w:rsidR="0061413F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:bdr w:val="double" w:sz="4" w:space="0" w:color="002060"/>
           <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80CE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:bdr w:val="double" w:sz="4" w:space="0" w:color="002060"/>
           <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
         </w:rPr>
         <w:t>itativo</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D12D0B" w:rsidRPr="00600577" w:rsidRDefault="00D12D0B" w:rsidP="00D12D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F64232" w:rsidRPr="009312D8" w:rsidRDefault="00F64232" w:rsidP="00F64232">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00FF6097" w:rsidRPr="00D27988" w:rsidRDefault="00FF6097" w:rsidP="00FF6097">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27988">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:color w:val="002060"/>
+        <w:t xml:space="preserve">Título </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D27988">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">CONSTRUYENDO SISTEMAS DE SALUD RESILIENTES: </w:t>
-[...5 lines deleted...]
-          <w:color w:val="002060"/>
+        <w:t xml:space="preserve">(sin la palabra título, en español, letra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D27988">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lecciones aprendidas y prácticas óptimas </w:t>
-[...5 lines deleted...]
-          <w:color w:val="002060"/>
+        <w:t>verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D27988">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>para combatir la corrupción y mejorar la salud poblacional</w:t>
-[...10 lines deleted...]
-          <w:color w:val="002060"/>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D27988">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-          <w:color w:val="002060"/>
+        </w:rPr>
+        <w:t>, negrita)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF6097" w:rsidRPr="00D27988" w:rsidRDefault="00FF6097" w:rsidP="00FF6097">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00F64232" w:rsidRDefault="00F64232" w:rsidP="00F64232">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FF6097" w:rsidRPr="00600577" w:rsidRDefault="00FF6097" w:rsidP="00FF6097">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">CONSTRUIRE DES SYSTÈMES DE SANTÉ RÉSILIENS: </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003958E6" w:rsidRPr="00FC48D6" w:rsidRDefault="0011136B" w:rsidP="003958E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Apellido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Apellido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Apellido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Apellido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Apellido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Apellido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003958E6" w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003958E6" w:rsidRPr="00FC48D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sólo en las iniciales de los nombres y apellidos. Mantener la palabra autor</w:t>
+      </w:r>
+      <w:r w:rsidR="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o autores</w:t>
+      </w:r>
+      <w:r w:rsidR="003958E6" w:rsidRPr="00FC48D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00323ABC">
-[...8 lines deleted...]
-        <w:t>Leçons</w:t>
+      <w:r w:rsidR="003958E6" w:rsidRPr="00FC48D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00323ABC">
-[...208 lines deleted...]
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="003958E6" w:rsidRPr="00FC48D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10</w:t>
+      </w:r>
+      <w:r w:rsidR="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, centrado. No más de 6 autores.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003958E6" w:rsidRPr="007969AA" w:rsidRDefault="003958E6" w:rsidP="003958E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...235 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003958E6" w:rsidRPr="007969AA" w:rsidRDefault="003958E6" w:rsidP="003958E6">
+      <w:pPr>
+        <w:pStyle w:val="authorinfo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D106B">
-[...54 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:bCs/>
-[...16 lines deleted...]
-        <w:t>Máster en Salud Pública en Gestión y Políticas de Salud</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Título Universitario.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Especiali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:bCs/>
-[...16 lines deleted...]
-        <w:t>. Especialista en Medicina Preventiva e Investigación Epidemiológica</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>dad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>. Máster. Doctora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:bCs/>
-[...60 lines deleted...]
-        <w:t xml:space="preserve">. Servicios de Salud Mundial, S.A., Guatemala. Correo electrónico: </w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institución en la que trabaja.  </w:t>
+      </w:r>
+      <w:r w:rsidR="000103E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ciudad (donde se ubica la institución), País (donde se ubica la institución). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Correo electrónico: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="009D106B">
+        <w:r w:rsidRPr="0071440C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-            <w:bCs/>
-            <w:iCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:lang w:val="es-VE"/>
           </w:rPr>
-          <w:t>mrcalderon@aol.com</w:t>
+          <w:t>xxxxx@xxxx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009D106B">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. Código ORCID: </w:t>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Código </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="009D106B">
+        <w:r w:rsidRPr="0071440C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-            <w:bCs/>
-            <w:iCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:lang w:val="es-VE"/>
           </w:rPr>
-          <w:t>https://orcid.org/0000-0002-7759-3647</w:t>
+          <w:t>http://orcid.org/xxxxx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009D106B">
-[...6 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00E41A19" w:rsidRPr="00600577" w:rsidRDefault="00E41A19" w:rsidP="00D12D0B">
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Mantener</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>frases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Correo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>electrónico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Código </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Verdana 08, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>justificado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>autores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>serán</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ordenados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>según</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>grado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>participación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E41A19" w:rsidRPr="00600577" w:rsidRDefault="003958E6" w:rsidP="00E41A19">
       <w:pPr>
         <w:pStyle w:val="authorinfo"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctora en Medicina. Especialista en Bioestadística. Máster en Atención Primaria de Salud. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctora en Ciencias de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E41A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Edudación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E41A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Médica. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facultad de Tecnología de la Salud. Universidad de Ciencias Médicas de La Habana. La Habana. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuba. Correo electrónico: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="es-VE"/>
+          </w:rPr>
+          <w:t>miday@infomed.sld.cu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Código Orcid: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="es-VE"/>
+          </w:rPr>
+          <w:t>http://orcid.org/0000-0003-3812-4239</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E41A19" w:rsidRPr="00600577" w:rsidRDefault="003958E6" w:rsidP="00E41A19">
+      <w:pPr>
+        <w:pStyle w:val="authorinfo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctora en Medicina. Especialista en Medicina General Integral y Bioquímica Médica. Facultad de Tecnología de la Salud. Universidad de Ciencias Médicas de La Habana. La Habana. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuba. Correo electrónico: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>yunaisy74@infomed.sld.cu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Código Orcid: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="es-VE"/>
+          </w:rPr>
+          <w:t>http://orcid.org/0000-0003-3812-4559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E41A19" w:rsidRPr="00600577" w:rsidRDefault="003958E6" w:rsidP="00E41A19">
+      <w:pPr>
+        <w:pStyle w:val="authorinfo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctora en Medicina. Especialista en Bioestadística. Máster en Atención Primaria de Salud. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctora en Ciencias de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E41A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Edudación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E41A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Médica. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facultad de Tecnología de la Salud. Universidad de Ciencias Médicas de La Habana. La Habana. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuba. Correo electrónico: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="es-VE"/>
+          </w:rPr>
+          <w:t>miday@infomed.sld.cu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Código Orcid: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="es-VE"/>
+          </w:rPr>
+          <w:t>http://orcid.org/0000-0003-3812-4239</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E41A19" w:rsidRPr="00600577" w:rsidRDefault="003958E6" w:rsidP="00E41A19">
+      <w:pPr>
+        <w:pStyle w:val="authorinfo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctora en Medicina. Especialista en Medicina General Integral y Bioquímica Médica. Facultad de Tecnología de la Salud. Universidad de Ciencias Médicas de La Habana. La Habana. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuba. Correo electrónico: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>yunaisy74@infomed.sld.cu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Código Orcid: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="es-VE"/>
+          </w:rPr>
+          <w:t>http://orcid.org/0000-0003-3812-4559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E41A19" w:rsidRPr="00600577" w:rsidRDefault="00E41A19" w:rsidP="00D12D0B">
+      <w:pPr>
+        <w:pStyle w:val="authorinfo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00E41A19" w:rsidRDefault="00E41A19" w:rsidP="00D12D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E41A19" w:rsidSect="00E73F25">
-          <w:headerReference w:type="default" r:id="rId9"/>
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E41A19" w:rsidRDefault="00E41A19" w:rsidP="00E41A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="2943225" cy="1724025"/>
+                <wp:extent cx="1304925" cy="1381125"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:docPr id="3" name="Cuadro de texto 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2943225" cy="1724025"/>
+                          <a:ext cx="1304925" cy="1381125"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="003A3477" w:rsidRDefault="003A3477" w:rsidP="001F687F">
+                          <w:p w:rsidR="00E41A19" w:rsidRDefault="00EC69D0" w:rsidP="001F687F">
                             <w:pPr>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                                <w:b/>
                                 <w:noProof/>
-                                <w:sz w:val="16"/>
-                                <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="753D7407" wp14:editId="5199376A">
-[...2 lines deleted...]
-                                  <wp:docPr id="1163954250" name="Picture 3" descr="A diagram of different colored circles&#10;&#10;Description automatically generated"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="146F6DA4" wp14:editId="11CDFB7B">
+                                  <wp:extent cx="1271784" cy="1219200"/>
+                                  <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+                                  <wp:docPr id="11" name="Imagen 11"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="1163954250" name="Picture 3" descr="A diagram of different colored circles&#10;&#10;Description automatically generated"/>
-                                          <pic:cNvPicPr/>
+                                          <pic:cNvPr id="0" name="Picture 1"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                          </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId11" cstate="print">
+                                          <a:blip r:embed="rId16">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
+                                          <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
-                                        <pic:spPr>
+                                        <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
-                                            <a:ext cx="2838522" cy="1594654"/>
+                                            <a:ext cx="1278026" cy="1225183"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
+                                          <a:noFill/>
+                                          <a:ln>
+                                            <a:noFill/>
+                                          </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:231.75pt;height:135.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC31icaJAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3bcZG2MOEWXLsOA&#10;7gfo9gCMJMfCZNGTlNjZ05eS0zTbbsN0EEiR/Eh+pJa3Q2vYQTmv0VZ8Osk5U1ag1HZX8e/fNm9u&#10;OPMBrASDVlX8qDy/Xb1+tey7UhXYoJHKMQKxvuy7ijchdGWWedGoFvwEO2XJWKNrIZDqdpl00BN6&#10;a7Iiz99mPTrZORTKe3q9H418lfDrWonwpa69CsxUnGoL6Xbp3sY7Wy2h3DnoGi1OZcA/VNGCtpT0&#10;DHUPAdje6b+gWi0ceqzDRGCbYV1roVIP1M00/6ObxwY6lXohcnx3psn/P1jx+fDVMS0rfsWZhZZG&#10;tN6DdMikYkENAVkRSeo7X5LvY0feYXiHAw07Ney7BxQ/PLO4bsDu1J1z2DcKJBU5jZHZReiI4yPI&#10;tv+EkrLBPmACGmrXRgaJE0boNKzjeUBUBxP0WCxmV0Ux50yQbXpdzHJSYg4on8M758MHhS2LQsUd&#10;bUCCh8ODD6Prs0vM5tFoudHGJMXttmvj2AFoWzbpnNB/czOW9RVfzCl3jLIY4wkaylYH2maj24rf&#10;5PHEcCgjHe+tTHIAbUaZijb2xE+kZCQnDNuBHCNpW5RHYsrhuLX0y0ho0P3irKeNrbj/uQenODMf&#10;LbG9mM5mccWTMptfF6S4S8v20gJWEFTFA2ejuA7pW4wd3dFUap34eqnkVCttYmL89Gviql/qyevl&#10;b6+eAAAA//8DAFBLAwQUAAYACAAAACEAW+zVCtwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70h9B2uRuCDqtDQJhDhVQQL12p8H2MTbJCJeR7HbpG+P4UIvK41mNPNtvp5MJy40uNay&#10;gsU8AkFcWd1yreB4+Hx6AeE8ssbOMim4koN1MbvLMdN25B1d9r4WoYRdhgoa7/tMSlc1ZNDNbU8c&#10;vJMdDPogh1rqAcdQbjq5jKJEGmw5LDTY00dD1ff+bBSctuNj/DqWX/6Y7lbJO7Zpaa9KPdxPmzcQ&#10;nib/H4Zf/IAORWAq7Zm1E52C8Ij/u8FbJc8xiFLBMl3EIItc3tIXPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC31icaJAIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBb7NUK3AAAAAUBAAAPAAAAAAAAAAAAAAAAAH4EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" stroked="f">
+              <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:102.75pt;height:108.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsO5WmIwIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU22P0zAM/o7Ef4jynbXdC2zVutOxYwjp&#10;eJEOfoCXpGtEGpckW3v8epx0txvwDdEPkV3bj+3H9vpmaA07Kec12ooXk5wzZQVKbQ8V//Z192rJ&#10;mQ9gJRi0quKPyvObzcsX674r1RQbNFI5RiDWl31X8SaErswyLxrVgp9gpywZa3QtBFLdIZMOekJv&#10;TTbN89dZj052DoXynv7ejUa+Sfh1rUT4XNdeBWYqTrWF9Lr07uObbdZQHhx0jRbnMuAfqmhBW0p6&#10;gbqDAOzo9F9QrRYOPdZhIrDNsK61UKkH6qbI/+jmoYFOpV6IHN9daPL/D1Z8On1xTMuKzziz0NKI&#10;tkeQDplULKghIJtGkvrOl+T70JF3GN7iQMNODfvuHsV3zyxuG7AHdesc9o0CSUUWMTK7Ch1xfATZ&#10;9x9RUjY4BkxAQ+3ayCBxwgidhvV4GRDVwURMOcvnq+mCM0G2YrYsClJiDiifwjvnw3uFLYtCxR1t&#10;QIKH070Po+uTS8zm0Wi508YkxR32W+PYCWhbduk7o//mZizrK75aUO4YZTHGEzSUrQ60zUa3FV/m&#10;8YvhUEY63lmZ5ADajDIVbeyZn0jJSE4Y9gM5RtL2KB+JKYfj1tKVkdCg+8lZTxtbcf/jCE5xZj5Y&#10;YntVzOdxxZMyX7yZkuKuLftrC1hBUBUPnI3iNqSzGDu6panUOvH1XMm5VtrExPj5auKqX+vJ6/m2&#10;N78AAAD//wMAUEsDBBQABgAIAAAAIQAHnLhG2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsNADETvSPzDykhcEN20Ig2EbCpAAnFt6Qc4WTeJyHqj7LZJ/x7DhV6sscaaeS42s+vVicbQeTaw&#10;XCSgiGtvO24M7L/e7x9BhYhssfdMBs4UYFNeXxWYWz/xlk672CgJ4ZCjgTbGIdc61C05DAs/EIt3&#10;8KPDKOvYaDviJOGu16skWWuHHUtDiwO9tVR/747OwOFzukufpuoj7rPtw/oVu6zyZ2Nub+aXZ1CR&#10;5vh/DL/4gg6lMFX+yDao3oA8Ev+meKskTUFVIpZZCros9CV9+QMAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBsO5WmIwIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAHnLhG2gAAAAUBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="003A3477" w:rsidRDefault="003A3477" w:rsidP="001F687F">
+                    <w:p w:rsidR="00E41A19" w:rsidRDefault="00EC69D0" w:rsidP="001F687F">
                       <w:pPr>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                          <w:b/>
                           <w:noProof/>
-                          <w:sz w:val="16"/>
-                          <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="753D7407" wp14:editId="5199376A">
-[...2 lines deleted...]
-                            <wp:docPr id="1163954250" name="Picture 3" descr="A diagram of different colored circles&#10;&#10;Description automatically generated"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="146F6DA4" wp14:editId="11CDFB7B">
+                            <wp:extent cx="1271784" cy="1219200"/>
+                            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+                            <wp:docPr id="11" name="Imagen 11"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="1163954250" name="Picture 3" descr="A diagram of different colored circles&#10;&#10;Description automatically generated"/>
-                                    <pic:cNvPicPr/>
+                                    <pic:cNvPr id="0" name="Picture 1"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                    </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId11" cstate="print">
+                                    <a:blip r:embed="rId16">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
+                                    <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
-                                  <pic:spPr>
+                                  <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="2838522" cy="1594654"/>
+                                      <a:ext cx="1278026" cy="1225183"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
+                                    <a:noFill/>
+                                    <a:ln>
+                                      <a:noFill/>
+                                    </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E41A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="0061413F" w:rsidRDefault="0061413F" w:rsidP="003958E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0061413F" w:rsidSect="00E41A19">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:num="2" w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003958E6" w:rsidRPr="00FC48D6" w:rsidRDefault="003958E6" w:rsidP="003958E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC48D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>IMAGEN REPRESENTATIVA DEL TEMA QUE DESEA TRATAR. SI ES TOMADA DE INTERNET, DEBE PONER LA FUENTE.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk117250686"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="001F687F" w:rsidRDefault="001F687F" w:rsidP="00E41A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335CC8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN </w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(EN NEGRITA, MAYÚSCULA SOSTENIDA, ALINEADOS A LA IZQUIERDA Y EN VERDANA 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seguidamente incluirá el texto del resumen en español y en inglés, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, justificado. Resumen estructurado de no más de 250 palabras, contentivo de una breve </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>introducción</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>objetivo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>métodos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> más importantes y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>conclusiones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. No incluir referencias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni ecuaciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ni abreviaturas ni siglas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Esta estructura es obligatoria para los artículos originales cuantitativos que deben cumplir con el formato IMRYD. El nombre de cada uno de los apartados va en negrita. Después de los dos puntos, escribir con minúscula. Ejemplo: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Introducción</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: aquí unas dos o tres líneas que introduzcan en el tema. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Objetivo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A79">
-[...33 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: presentar el principal objetivo de la publicación. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Método</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: contentivo de lo más relevante de este acápite. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: se presentan los resultados más relevantes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: un análisis sintético que dé salida al objetivo planteado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Palabras clave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entre 3 y 5 palabras clave, separadas por coma y sin punto final. Estilo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, justificada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00703E7F" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">fortalecimiento de sistemas de salud y corrupción. </w:t>
-[...58 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">INTRODUCCIÓN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(EN NEGRITA, MAYÚSCULA SOSTENIDA, ALINEADOS A LA IZQUIERDA Y EN VERDANA 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00703E7F" w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00017CF0" w:rsidRPr="00017CF0" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo el texto es en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, justificado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La introducción debe constituir una presentación del tema y los objetivos trazados, en 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 cuartillas.  Esta es una guía que proporciona información sobre los estándares de presentación de trabajos establecidos por el Comité Científico y que busca ayudar al autor en la elaboración de la ponencia. Se sugiere no emplear oraciones demasiado largas, que pueden dificultar la comprensión del texto por el lector. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00703E7F" w:rsidRPr="00335CC8" w:rsidRDefault="00703E7F" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...119 lines deleted...]
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Se recomienda en todo el documento, hacer uso adecuado de la redacción, la gramática y la ortografía. Recordar no incluir el lenguaje común ni personal. Se trata de un texto científico, con lenguaje universal y redacción de forma impersonal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00703E7F" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MÉTODO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(EN NEGRITA, MAYÚSCULA SOSTENIDA, ALINEADOS A LA IZQUIERDA Y EN VERDANA 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00703E7F" w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00593BA6" w:rsidRPr="00703E7F" w:rsidRDefault="00335CC8" w:rsidP="00593BA6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La correcta elaboración garantiza la replicabilidad del estudio. Se redacta en tiempo pasado (se midió, se contó).</w:t>
+      </w:r>
+      <w:r w:rsidR="00593BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B028D4">
-[...341 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A03C2">
-[...8 lines deleted...]
-        <w:t>Cette</w:t>
+      <w:r w:rsidR="00593BA6" w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A03C2">
-[...18691 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00593BA6" w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, justificado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="008B61CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>contexto de la investigación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="008B61CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Universo o población, y muestra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="008B61CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>recolección de datos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="008B61CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>aspectos éticos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008B61CB" w:rsidRDefault="008B61CB" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B61CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09897982" wp14:editId="7A07183C">
-[...2 lines deleted...]
-            <wp:docPr id="1700905109" name="Picture 3" descr="A diagram of a diagram&#10;&#10;Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C7689A3" wp14:editId="1577A1AF">
+            <wp:extent cx="6415730" cy="2657475"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+            <wp:docPr id="5" name="Imagen 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1700905109" name="Picture 3" descr="A diagram of a diagram&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6400800" cy="3531870"/>
+                      <a:ext cx="6450811" cy="2672006"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w:rsidR="008B61CB" w:rsidRPr="00335CC8" w:rsidRDefault="008B61CB" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B61CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="551803AE" wp14:editId="73946AE0">
+            <wp:extent cx="6267450" cy="2921065"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="10" name="Imagen 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6308900" cy="2940383"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="008B61CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B61CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>https://sites.google.com/site/fundamentosdelainvestigacion1a/unidad-2-la-investigacion-como-un-proceso-de-construccion-social/2-3-tipos-de-metodos-inductivo-deductivo-analitico-sintetico-comparativo-dialectico-entre-otros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00703E7F" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RESULTADOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EN NEGRITA, MAYÚSCULA SOSTENIDA, ALINEADOS A LA IZQUIERDA Y EN VERDANA 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00703E7F" w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00593BA6" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contiene la o las ideas explicadas por el autor o autores del texto. Es importante la sistematización sobre el tema, con un análisis crítico que lleve a la toma de posición del autor, a las definiciones. En el caso de una propuesta de guía, procedimientos, metodología, estrategia o modelo, pues se presenta toda su estructura, sustentada en la sistematización realizada. Los Resultados obtenidos en la investigación (¿qué se encontró?), tienen que estar correctamente expuestos, así como los avances que se han producido.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00335CC8" w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00335CC8" w:rsidRPr="00703E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, justificado.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00335CC8" w:rsidRPr="00017CF0" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017CF0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">DISCUSIÓN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(EN NEGRITA, MAYÚSCULA SOSTENIDA, ALINEADOS A LA IZQUIERDA Y EN VERDANA 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00017CF0" w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00017CF0" w:rsidRDefault="00593BA6" w:rsidP="00593BA6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xpresa la novedad de la investigación, la triangulación metodológica, la identificación de potencialidades y debilidades, la comparación con otros resultados similares ya diseñados.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00335CC8" w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00335CC8" w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, justificado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00593BA6" w:rsidRDefault="00593BA6" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00017CF0" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">CONCLUSIONES </w:t>
       </w:r>
-    </w:p>
-[...101 lines deleted...]
-          <w:lang w:val="es-ES"/>
+      <w:r w:rsidR="00593BA6" w:rsidRPr="00593BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o consideraciones finales </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(EN NEGRITA, MAYÚSCULA SOSTENIDA, ALINEADOS A LA IZQUIERDA Y EN VERDANA 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00017CF0" w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00017CF0" w:rsidRDefault="00593BA6" w:rsidP="008B61CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Coherencia entre los objetivos, los resultados del análisis, según las ideas propias y evidencias aportadas por el autor. Colocadas al final del artículo, en forma de párrafo. Se trata, de recapitular sobre los hallazgos que se consideren más importantes del trabajo para el futuro de la investigación sobre la temática tratada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00593BA6" w:rsidRDefault="00593BA6" w:rsidP="008B61CB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00017CF0" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FINANCIACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declarar si existe o no. Ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No se recibió financiación para el desarrollo del presente estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00017CF0" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CONFLICTOS DE INTERESES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>y el impacto de las reformas implementadas.</w:t>
-[...29 lines deleted...]
-        <w:t>En conjunto, estas lecciones y prácticas proporcionan un marco robusto para guiar a los líderes hacia soluciones que no solo combatan la corrupción, sino que también promuevan una salud poblacional más equitativa, sostenible y preparada para enfrentar desafíos futuros. Este enfoque integral no solo mejora la efectividad de las reformas, sino que también contribuye a la construcción de sistemas de salud más resilientes, capaces de adaptarse, recuperarse y prosperar en un entorno en constante cambio.</w:t>
+        <w:t>Declarar si existe o no. Ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No se declaran conflictos de intereses.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00335CC8" w:rsidRPr="00017CF0" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00017CF0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FINANCIACIÓN</w:t>
+        <w:t xml:space="preserve">REFERENCIAS BIBLIOGRÁFICAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(EN NEGRITA, MAYÚSCULA SOSTENIDA, ALINEADOS A LA IZQUIERDA Y EN VERDANA 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335CC8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>No se recibió financiación para el desarrollo del presente estudio.</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Las referencias bibliográficas se colocarán en un listado numerado, según el orden en que fueron citados la primera vez, utiliza el estilo Vancouver. Todas las publicaciones citadas deberán ser incluidas en una lista de referencias bibliográficas que se colocan al final del documento en una lista numerada. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00017CF0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>CONFLICTOS DE INTERESES</w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00017CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, justificado.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335CC8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>No se declaran conflictos de intereses.</w:t>
-[...80 lines deleted...]
-        <w:t xml:space="preserve">Wolff J. </w:t>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Aguilar Jiménez JR. La Facultad de Ciencias de la Salud de la Universidad de Santander frente al reto en Ciencia, Tecnología e Innovación. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF5A79">
-[...6 lines deleted...]
-        <w:t>Langan</w:t>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF5A79">
-[...169 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...158 lines deleted...]
-      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF5A79">
-[...6 lines deleted...]
-        <w:t>Lhachii</w:t>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF5A79">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, SK, </w:t>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF5A79">
-[...6 lines deleted...]
-        <w:t>Bala</w:t>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cienc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF5A79">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> MM, </w:t>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Salud UDES. 2014;1(2):85-6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F515E2" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Álvarez Blanco AS, Cabrera Cruz N, Toledo Fernández AM, Arteaga García A. El sistema de ciencia e innovación tecnológica en salud y su universalización a todo el sistema nacional de salud. Educación Médica Superior [Internet]. 2009 [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF5A79">
-[...6 lines deleted...]
-        <w:t>Vanagas</w:t>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cited</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF5A79">
-[...51 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2016 1 de julio]; 23. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5A79">
-[...79 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF5A79">
-[...6 lines deleted...]
-        <w:t>Varpilah</w:t>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>from</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF5A79">
-[...2999 lines deleted...]
-        <w:sectPr w:rsidR="006A2EE3" w:rsidRPr="00335CC8" w:rsidSect="00DE4006">
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: http://scielo.sld.cu/scielo.php?script=sci_arttext&amp;pid=S0864-21412009000100009&amp;nrm=iso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00087D30" w:rsidRDefault="00087D30" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00087D30" w:rsidRPr="00371287" w:rsidRDefault="00087D30" w:rsidP="00087D30">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371287">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AGRADECIMIENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00087D30" w:rsidRPr="00335CC8" w:rsidRDefault="00087D30" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00087D30" w:rsidRPr="00335CC8" w:rsidSect="0061413F">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F515E2" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F515E2" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
@@ -24473,5814 +3459,1878 @@
         </w:rPr>
         <w:t xml:space="preserve">Al comité editorial de la Revista </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ciencias Médicas y Vida</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F750A3" w:rsidRPr="00BF5A79" w:rsidRDefault="00F750A3" w:rsidP="00F750A3">
-[...14 lines deleted...]
-          <w:lang w:val="es-ES"/>
+    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Título del artículo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F750A3" w:rsidRPr="00BF5A79" w:rsidRDefault="00F750A3" w:rsidP="00F750A3">
+    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre del (de los) autor(es): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Los autores del presente trabajo se comprometen a cumplir las siguientes normas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...43 lines deleted...]
-    <w:p w:rsidR="00F750A3" w:rsidRPr="00BF5A79" w:rsidRDefault="00F750A3" w:rsidP="00F750A3">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los autores mencionados participaron del artículo científico, revisaron la versión final del trabajo, se responsabilizan por este y aprobaron la publicación en la Revista Ciencias Médicas y Vida. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Este trabajo, u otro semejante en contenido, no ha sido publicado en otra revista ni como parte de un libro, ni está sometido a revisión en otro espacio editorial, por lo que es original e inédito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
-[...21 lines deleted...]
-    <w:p w:rsidR="000717F1" w:rsidRPr="00586919" w:rsidRDefault="000717F1" w:rsidP="000717F1">
+    </w:p>
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">De acuerdo con la Licencia por la que se rige la revista (Licencia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="009666F4">
+        <w:t>Creative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00586919">
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ciencias Médicas y Vida</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="000717F1" w:rsidRPr="00586919" w:rsidRDefault="000717F1" w:rsidP="000717F1">
+        <w:t>Commons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atribución-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NoComercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CompartirIgual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 Internacional), los autores conservarán todos los derechos sobre la obra siempre y cuando se cite la fuente primaria de publicación (RCMV) y no se use con fines comerciales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000717F1" w:rsidRPr="00586919" w:rsidRDefault="000717F1" w:rsidP="000717F1">
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, por lo que es original e inédito</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="000717F1" w:rsidRPr="00586919" w:rsidRDefault="000717F1" w:rsidP="000717F1">
+        <w:t xml:space="preserve">Por lo tanto, de manera libre, voluntaria y a título gratuito, cedo (cedemos) mis (nuestros) derechos a la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Revista de Ciencias Médicas y de la Vida</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, para que reproduzca, edite, publique, distribuya y ponga a disposición a través de intranets, internet, impresión o CD dicha obra, sin limitación alguna de forma o tiempo y con la obligación expresa de respetar y mencionar el crédito que me (nos) corresponde en cualquier utilización que se haga de la misma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000717F1" w:rsidRDefault="000717F1" w:rsidP="000717F1">
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
-[...78 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>),</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="000717F1" w:rsidRPr="003C0432" w:rsidRDefault="000717F1" w:rsidP="000717F1">
+        <w:t>Queda entendido que esta autorización no es una cesión o transmisión de alguno de mis (nuestros) derechos patrimoniales en favor de la mencionada institución, ni tampoco una licencia exclusiva, pues sólo tendrá una vigencia de un año a partir de la fecha de publicación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000717F1" w:rsidRDefault="000717F1" w:rsidP="000717F1">
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Por lo tanto, d</w:t>
-[...95 lines deleted...]
-    <w:p w:rsidR="000717F1" w:rsidRPr="00D22C6B" w:rsidRDefault="000717F1" w:rsidP="000717F1">
+        <w:t>Los autores declaran que se han seguido los protocolos necesarios para la protección de los datos de los informantes, previo consentimiento informado y cumplimiento de los demás principios éticos de la investigación científica y de la bioética, aprobado por el comité de ética de su institución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000717F1" w:rsidRDefault="000717F1" w:rsidP="000717F1">
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D22C6B">
-[...45 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, previo consentimiento informado y cumplimiento de los demás principios éticos de la investigación científica y de la bioética, aprobado por el comité de ética de su institución</w:t>
-[...45 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>He acotado según el estilo Vancouver, todas las referencias utilizadas, y no he cometido plagio.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000717F1" w:rsidRDefault="000717F1" w:rsidP="000717F1">
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000717F1" w:rsidRDefault="000717F1" w:rsidP="000717F1">
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00491EAE">
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Autorizo a publicar el manuscrito en la versión electrónica e impresa de la Revista de Ciencias Médicas y de la Vida.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000717F1" w:rsidRPr="009666F4" w:rsidRDefault="000717F1" w:rsidP="000717F1">
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000717F1" w:rsidRPr="00491EAE" w:rsidRDefault="000717F1" w:rsidP="000717F1">
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Es de mi conocimiento que el equipo editorial de la revista, podrá utilizar la IA para una revisión inicial del manuscrito; lo cual autorizo al momento de firmar esta carta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F750A3" w:rsidRDefault="00F750A3" w:rsidP="00F750A3">
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C376B0" w:rsidRDefault="00C376B0" w:rsidP="00C376B0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nota importante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Los autores deben informar, dado el caso, del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uso de herramientas de Inteligencia Artificial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>; en cuyo caso debe aclarar con todo nivel de detalle, sobre el uso que le dio, y en qué parte del proceso de investigación y del documento se utilizó. Queda a consideración de los evaluadores, del director y de la Editora Ejecutiva, si se acepta o no para publicación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="004A58EA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00F750A3">
-[...17 lines deleted...]
-    <w:p w:rsidR="00F750A3" w:rsidRPr="00F750A3" w:rsidRDefault="00F750A3" w:rsidP="00F750A3">
+    </w:p>
+    <w:p w:rsidR="00842CEF" w:rsidRPr="001271E6" w:rsidRDefault="00842CEF" w:rsidP="00842CEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00F750A3" w:rsidRDefault="00F750A3" w:rsidP="00F750A3">
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001271E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conflicto de intereses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842CEF" w:rsidRDefault="00842CEF" w:rsidP="00842CEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F750A3">
-[...17 lines deleted...]
-    <w:p w:rsidR="00F750A3" w:rsidRPr="00F750A3" w:rsidRDefault="00F750A3" w:rsidP="00F750A3">
+      <w:r w:rsidRPr="001271E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Los autores declaran que no existe conflicto de intereses.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Si existiera algún conflicto de intereses deben explicarlo.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842CEF" w:rsidRPr="001271E6" w:rsidRDefault="00842CEF" w:rsidP="00842CEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F750A3" w:rsidRDefault="00F750A3" w:rsidP="00F750A3">
+    <w:p w:rsidR="00842CEF" w:rsidRDefault="00842CEF" w:rsidP="00842CEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F750A3">
-[...17 lines deleted...]
-    <w:p w:rsidR="00F750A3" w:rsidRPr="00F750A3" w:rsidRDefault="00F750A3" w:rsidP="00F750A3">
+      <w:r w:rsidRPr="001271E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contribución de los autores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001271E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (añadir el nombre los autores que contribuyen en cada una de las siguientes etapas del desarrollo de la investigación y/o del manuscrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sometido a proceso editorial en la Revista de Ciencias Médicas y de la Vida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001271E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842CEF" w:rsidRPr="001271E6" w:rsidRDefault="00842CEF" w:rsidP="00842CEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00F750A3" w:rsidRPr="00F750A3" w:rsidRDefault="00F750A3" w:rsidP="00F750A3">
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00842CEF" w:rsidRPr="001271E6" w:rsidRDefault="00842CEF" w:rsidP="00842CEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F750A3">
-[...17 lines deleted...]
-    <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F750A3" w:rsidP="00F750A3">
+      <w:r w:rsidRPr="001271E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conceptualización: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842CEF" w:rsidRDefault="00842CEF" w:rsidP="00842CEF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F750A3">
-[...19 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:r w:rsidRPr="001271E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Análisis formal: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842CEF" w:rsidRPr="001271E6" w:rsidRDefault="00842CEF" w:rsidP="00842CEF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001271E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investigación: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842CEF" w:rsidRDefault="00842CEF" w:rsidP="00842CEF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001271E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metodología: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842CEF" w:rsidRPr="001271E6" w:rsidRDefault="00842CEF" w:rsidP="00842CEF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001271E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administración del proyecto: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842CEF" w:rsidRPr="001271E6" w:rsidRDefault="00842CEF" w:rsidP="00842CEF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001271E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervisión: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842CEF" w:rsidRPr="001271E6" w:rsidRDefault="00842CEF" w:rsidP="00842CEF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001271E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redacción-borrador original: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842CEF" w:rsidRPr="00586919" w:rsidRDefault="00842CEF" w:rsidP="00842CEF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001271E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redacción-revisión y edición: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00842CEF" w:rsidRPr="00586919" w:rsidRDefault="00842CEF" w:rsidP="004A58EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004A58EA" w:rsidRPr="00586919" w:rsidRDefault="004A58EA" w:rsidP="004A58EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ciudad/País: ________________________/_________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A58EA" w:rsidRPr="00586919" w:rsidRDefault="004A58EA" w:rsidP="004A58EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004A58EA" w:rsidRPr="00586919" w:rsidRDefault="004A58EA" w:rsidP="004A58EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fecha: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A58EA" w:rsidRPr="00586919" w:rsidRDefault="004A58EA" w:rsidP="004A58EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004A58EA" w:rsidRPr="00586919" w:rsidRDefault="004A58EA" w:rsidP="004A58EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firma de los autores </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">precedido por su nombre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pegar aquí en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formato digital y en un tamaño pequeño que no haga que el documento exceda los 300Kb)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="004A58EA"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4414"/>
+        <w:gridCol w:w="4414"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A58EA" w:rsidTr="00006922">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922">
+            <w:r>
+              <w:t>Nombre completo de cada Autor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922">
+            <w:r>
+              <w:t>Firma de cada autor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A58EA" w:rsidTr="00006922">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A58EA" w:rsidTr="00006922">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A58EA" w:rsidTr="00006922">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A58EA" w:rsidTr="00006922">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A58EA" w:rsidTr="00006922">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A58EA" w:rsidTr="00006922">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+          <w:p w:rsidR="004A58EA" w:rsidRDefault="004A58EA" w:rsidP="00006922"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="004A58EA" w:rsidRPr="00D12D0B" w:rsidRDefault="004A58EA" w:rsidP="004A58EA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F515E2" w:rsidRPr="005D0C13" w:rsidRDefault="00F515E2" w:rsidP="00F515E2"/>
+    <w:p w:rsidR="00F515E2" w:rsidRPr="009E25D5" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C4192" w:rsidRPr="00D12D0B" w:rsidRDefault="004C3626" w:rsidP="00D12D0B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007C4192" w:rsidRPr="00D12D0B" w:rsidSect="00BB1D6C">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="741" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B7840" w:rsidRDefault="003B7840" w:rsidP="00C26042">
+    <w:p w:rsidR="004C3626" w:rsidRDefault="004C3626" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B7840" w:rsidRDefault="003B7840" w:rsidP="00C26042">
+    <w:p w:rsidR="004C3626" w:rsidRDefault="004C3626" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:bookmarkStart w:id="0" w:name="_Hlk117110776" w:displacedByCustomXml="next"/>
-[...672 lines deleted...]
-  <w:p w:rsidR="003A3477" w:rsidRDefault="003A3477">
+  <w:p w:rsidR="006004F3" w:rsidRDefault="004C3626">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B7840" w:rsidRDefault="003B7840" w:rsidP="00C26042">
+    <w:p w:rsidR="004C3626" w:rsidRDefault="004C3626" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B7840" w:rsidRDefault="003B7840" w:rsidP="00C26042">
+    <w:p w:rsidR="004C3626" w:rsidRDefault="004C3626" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="003A3477" w:rsidRDefault="003A3477" w:rsidP="003A3477">
-[...82 lines deleted...]
-  <w:p w:rsidR="003A3477" w:rsidRDefault="003A3477" w:rsidP="003A3477">
+  <w:p w:rsidR="00D12D0B" w:rsidRDefault="00D12D0B" w:rsidP="003557FA">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="003A3477" w:rsidRDefault="003A3477" w:rsidP="00030471">
-[...713 lines deleted...]
-  <w:p w:rsidR="003A3477" w:rsidRPr="00387A42" w:rsidRDefault="003A3477" w:rsidP="0042675C">
+  <w:p w:rsidR="006004F3" w:rsidRPr="00387A42" w:rsidRDefault="004C3626" w:rsidP="003312B4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="015F3DCA"/>
+    <w:nsid w:val="30102410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7354CE72"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="F3942758"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="738E6D52"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E0047BC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2885 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="8"/>
-[...70 lines deleted...]
-  <w:num w:numId="27">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C26042"/>
+    <w:rsid w:val="000103E2"/>
     <w:rsid w:val="00017CF0"/>
-    <w:rsid w:val="00030471"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00131470"/>
+    <w:rsid w:val="00087D30"/>
+    <w:rsid w:val="000F42AA"/>
+    <w:rsid w:val="0011136B"/>
+    <w:rsid w:val="001C6F46"/>
     <w:rsid w:val="001F687F"/>
-    <w:rsid w:val="002E7D2B"/>
+    <w:rsid w:val="003053DC"/>
     <w:rsid w:val="00335CC8"/>
-    <w:rsid w:val="00351438"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003765E6"/>
+    <w:rsid w:val="00356800"/>
     <w:rsid w:val="003958E6"/>
-    <w:rsid w:val="003A3477"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00462715"/>
+    <w:rsid w:val="003A7CF0"/>
+    <w:rsid w:val="003F4B53"/>
+    <w:rsid w:val="00491380"/>
+    <w:rsid w:val="004A58EA"/>
     <w:rsid w:val="004B63B0"/>
-    <w:rsid w:val="00521044"/>
-[...5 lines deleted...]
-    <w:rsid w:val="006F5D78"/>
+    <w:rsid w:val="004C3626"/>
+    <w:rsid w:val="00525A15"/>
+    <w:rsid w:val="00593BA6"/>
+    <w:rsid w:val="0061413F"/>
+    <w:rsid w:val="006604CC"/>
+    <w:rsid w:val="00671D17"/>
+    <w:rsid w:val="006D2138"/>
     <w:rsid w:val="00703E7F"/>
-    <w:rsid w:val="007E3CE9"/>
+    <w:rsid w:val="007611C7"/>
+    <w:rsid w:val="00842CEF"/>
     <w:rsid w:val="00844FFA"/>
+    <w:rsid w:val="00885EC5"/>
     <w:rsid w:val="008B61CB"/>
-    <w:rsid w:val="0092434E"/>
-    <w:rsid w:val="00931A07"/>
     <w:rsid w:val="00941EE8"/>
+    <w:rsid w:val="009466AE"/>
+    <w:rsid w:val="00976553"/>
+    <w:rsid w:val="009815C5"/>
+    <w:rsid w:val="00A041F7"/>
     <w:rsid w:val="00A217A0"/>
-    <w:rsid w:val="00A94027"/>
+    <w:rsid w:val="00A64B33"/>
     <w:rsid w:val="00AE3EC8"/>
-    <w:rsid w:val="00B00CBD"/>
-    <w:rsid w:val="00B5647C"/>
     <w:rsid w:val="00C26042"/>
+    <w:rsid w:val="00C3701D"/>
+    <w:rsid w:val="00C376B0"/>
     <w:rsid w:val="00C42E47"/>
-    <w:rsid w:val="00C816E0"/>
-    <w:rsid w:val="00C85EA0"/>
+    <w:rsid w:val="00C849D0"/>
     <w:rsid w:val="00D12D0B"/>
-    <w:rsid w:val="00D323F3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E25CBE"/>
+    <w:rsid w:val="00D4725F"/>
+    <w:rsid w:val="00D851C6"/>
+    <w:rsid w:val="00DB4958"/>
     <w:rsid w:val="00E25F30"/>
     <w:rsid w:val="00E41A19"/>
     <w:rsid w:val="00E73F25"/>
-    <w:rsid w:val="00E850AB"/>
-    <w:rsid w:val="00EA0F3F"/>
+    <w:rsid w:val="00E93D45"/>
+    <w:rsid w:val="00EC69D0"/>
     <w:rsid w:val="00EF1A4F"/>
-    <w:rsid w:val="00F40ECA"/>
     <w:rsid w:val="00F515E2"/>
-    <w:rsid w:val="00F64232"/>
     <w:rsid w:val="00F7080A"/>
-    <w:rsid w:val="00F750A3"/>
+    <w:rsid w:val="00F96185"/>
     <w:rsid w:val="00FC4BFF"/>
-    <w:rsid w:val="00FF24C5"/>
+    <w:rsid w:val="00FF6097"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-GT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
@@ -30778,99 +5828,102 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="authorinfo">
     <w:name w:val="authorinfo"/>
     <w:rsid w:val="00D12D0B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="400" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0060698D"/>
+    <w:rsid w:val="00A64B33"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00F40ECA"/>
+    <w:rsid w:val="004A58EA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="1509756722">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com/journals/lancet/article/PIIS0140-6736(15)60755-3/fulltext" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/full/10.1177/0020731421990904" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hsph.harvard.edu/strengthening-health-systems/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmcmedresmethodol.biomedcentral.com/articles/10.1186/1471-2288-12-181" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revtecnologia.sld.cu/index.php/tec/article/view/1634" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iris.who.int/handle/10665/250330" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/heapol/article/36/4/456/5588548" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-16348-4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications/i/item/WHO-UHL-PHC-SP-2021.01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/heapol/article/37/6/789/6212366" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications/i/item/everybody-s-business----strengthening-health-systems-to-improve-health-outcomes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paho.org/hq/dmdocuments/2010/Health-Systems-Strengthening-WHO-PAHO-Perspectives.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1319157820300687" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/10.1177/1049732319898051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.udv.edu.gt/index.php/RCMV/article/view/48" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revtecnologia.sld.cu/index.php/tec/article/view/1497" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revtecnologia.sld.cu/index.php/tec/article/view/1913/1373" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/jhmonline/Fulltext/2020/05000/Optimal_Practices_in_Healthcare_Delivery__An.6.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/full/10.1177/0951484821992345" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0168851019300853" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC5553211/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Resilience-in-Health-and-Social-Care-An-Evidence-Based-Approach/McQueen-Jones/p/book/9780367334243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/00220388.2018.1533001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hindawi.com/journals/jhe/2021/8860739/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30704402/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jamanetwork.com/journals/jama/fullarticle/2775794" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revtecnologia.sld.cu/index.php/tec/article/view/1609" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/235879262_Governance_Challenges_in_Global_Health" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7759-3647" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.sagepub.com/en-us/nam/qualitative-research-and-evaluation-methods/book253185" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41256-023-00340-z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/full/10.1177/00207314221102290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10986/38233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/23288604.2020.1829316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.worldbank.org/en/publication/documents-reports/documentdetail/661551626115377643/resilient-health-systems-a-framework-for-action" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1002/9781119959847" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.udv.edu.gt/index.php/RCMV/article/view/49" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revtecnologia.sld.cu/index.php/tec/article/view/1303" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.lww.com/jhmonline/Fulltext/2022/01000/Optimal_Practices_in_Healthcare_Management__A.8.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mckinsey.com/capabilities/strategy-and-corporate-finance/our-insights/strategic-resilience-during-the-covid-19-crisis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Healthcare-Data-Analytics-Second-Edition/Reddy-Aggarwal/p/book/9780367335011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revtecnologia.sld.cu/index.php/tec/article/view/1895" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12913-024-10650-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0168851017301613" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC4749765/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/16549716.2020.1702684" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/heapol/article/37/6/789/6212366" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/10.1177/1049732320985246" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.udv.edu.gt/index.php/RCMV/article/view/95" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/ijmr.12068" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2352914822000241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/13645579.2021.1880450" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revtecnologia.sld.cu/index.php/tec/article/view/2128" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revtecnologia.sld.cu/index.php/tec/article/view/1594/1191" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/16549716.2017.1284004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0022103121000587" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthdata.org/news-release/future-global-health-building-resilient-health-systems" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iris.who.int/handle/10665/332441" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/jon.16387" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s41666-020-00055-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mrcalderon@aol.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openknowledge.worldbank.org/entities/publication/ba3e856d-245f-55bf-a6fa-6361cb580c76" TargetMode="External"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.udv.edu.gt/index.php/RCMV" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/xxxxx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-3812-4239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\mpileta\Documents\4%20Da%20VINCI\0.2.%20Revista%20Medicina-UDV\0.%20REVISTA\DOCUMENTOS%20DE%20LA%20REVISTA\plantillas\xxxxx@xxxx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miday@infomed.sld.cu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-3812-4559" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-3812-4239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miday@infomed.sld.cu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-3812-4559" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -31128,78 +6181,78 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>31</Pages>
-[...1 lines deleted...]
-  <Characters>66521</Characters>
+  <Pages>7</Pages>
+  <Words>1802</Words>
+  <Characters>9912</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>554</Lines>
-  <Paragraphs>156</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>78459</CharactersWithSpaces>
+  <CharactersWithSpaces>11691</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Miday Columbié Pileta de Morasen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
-    <vt:lpwstr>147458af724d5464074a4a0e3c8abbed18edf1f8794d76f4050b81efb9c1772b</vt:lpwstr>
+    <vt:lpwstr>d27600b12a29343ddd5160606448963af403909d5b19ff447cefaf47241a834a</vt:lpwstr>
   </property>
 </Properties>
 </file>