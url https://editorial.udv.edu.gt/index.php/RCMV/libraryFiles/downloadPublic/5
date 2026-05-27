--- v1 (2026-03-27)
+++ v2 (2026-05-27)
@@ -1,2874 +1,2826 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00D12D0B" w:rsidRPr="00B80CE8" w:rsidRDefault="007E65F2" w:rsidP="00D12D0B">
+    <w:p w:rsidR="00D12D0B" w:rsidRPr="00B80CE8" w:rsidRDefault="00D12D0B" w:rsidP="00D12D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B80CE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:bdr w:val="double" w:sz="4" w:space="0" w:color="002060"/>
           <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
         </w:rPr>
-        <w:t>Imágenes Médicas</w:t>
+        <w:t>Artículo Original Cuantitativo</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D12D0B" w:rsidRPr="00600577" w:rsidRDefault="00D12D0B" w:rsidP="00D12D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00700C3E" w:rsidRPr="00567F90" w:rsidRDefault="000B5B13" w:rsidP="000B5B13">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00B7351E" w:rsidRPr="00D27988" w:rsidRDefault="00B7351E" w:rsidP="00B7351E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D27988">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D27988">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(sin la palabra título, en español, letra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D27988">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D27988">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D27988">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, negrita)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B7351E" w:rsidRPr="00D27988" w:rsidRDefault="00B7351E" w:rsidP="00B7351E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B5B13">
-[...32 lines deleted...]
-    <w:p w:rsidR="000B5B13" w:rsidRPr="000B5B13" w:rsidRDefault="000B5B13" w:rsidP="000B5B13">
+    </w:p>
+    <w:p w:rsidR="00B7351E" w:rsidRPr="00600577" w:rsidRDefault="00B7351E" w:rsidP="00B7351E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B5B13">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Effectiveness of </w:t>
+    </w:p>
+    <w:p w:rsidR="003958E6" w:rsidRPr="00FC48D6" w:rsidRDefault="00846CF3" w:rsidP="003958E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Apellido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Apellido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Apellido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Apellido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Apellido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Apellido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Apellido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003958E6" w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003958E6" w:rsidRPr="00FC48D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sólo en las iniciales de los nombres y apellidos. Mantener la palabra autor</w:t>
+      </w:r>
+      <w:r w:rsidR="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o autores</w:t>
+      </w:r>
+      <w:r w:rsidR="003958E6" w:rsidRPr="00FC48D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000B5B13">
-[...9 lines deleted...]
-        <w:t>Hebermin</w:t>
+      <w:r w:rsidR="003958E6" w:rsidRPr="00FC48D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000B5B13">
-[...17 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="003958E6" w:rsidRPr="00FC48D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10</w:t>
+      </w:r>
+      <w:r w:rsidR="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, centrado. No más de </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7592B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003958E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autores.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003958E6" w:rsidRPr="007969AA" w:rsidRDefault="003958E6" w:rsidP="003958E6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b/>
-[...483 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F93D66" w:rsidRPr="00357962" w:rsidRDefault="00F93D66" w:rsidP="00F93D66">
+    <w:p w:rsidR="003958E6" w:rsidRPr="007969AA" w:rsidRDefault="003958E6" w:rsidP="003958E6">
       <w:pPr>
         <w:pStyle w:val="authorinfo"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00357962">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00357962">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Licenciado en Enfermería. Hospital Dr. Luis Díaz Soto. La Habana. Cuba. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00357962">
+        <w:t>Título Universitario.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Especiali</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>dad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>. Máster. Doctora</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institución en la que trabaja.  </w:t>
+      </w:r>
+      <w:r w:rsidR="0099404A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ciudad (donde se ubica la institución), País (donde se ubica la institución). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007969AA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Correo electrónico: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk169289063"/>
-[...38 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00357962">
+        <w:r w:rsidRPr="0071440C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="es-VE"/>
           </w:rPr>
-          <w:t>http://orcid.org/0000-0002-8934-8227</w:t>
+          <w:t>xxxxx@xxxx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00357962">
+      <w:r w:rsidRPr="007969AA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00357962">
+        <w:t xml:space="preserve"> Código </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007969AA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
-        <w:t>Licenciada en Enfermería. Hospital Dr. Luis Díaz Soto. La Habana. Cuba</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. Correo electrónico: </w:t>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007969AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00357962">
-[...20 lines deleted...]
-        <w:r w:rsidRPr="00357962">
+        <w:r w:rsidRPr="0071440C">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="es-VE"/>
           </w:rPr>
-          <w:t>http://orcid.org/0000-0002-9545-1474</w:t>
+          <w:t>http://orcid.org/xxxxx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00357962">
+      <w:r w:rsidRPr="007969AA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F93D66" w:rsidRPr="00357962" w:rsidRDefault="00F93D66" w:rsidP="00F93D66">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Mantener</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>frases</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Correo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>electrónico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Código </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Verdana 08, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>justificado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>autores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>serán</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ordenados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>según</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>grado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00941EE8" w:rsidRPr="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>participación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00941EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00924EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E41A19" w:rsidRPr="00600577" w:rsidRDefault="003958E6" w:rsidP="00E41A19">
       <w:pPr>
         <w:pStyle w:val="authorinfo"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00357962">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-VE" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Especialista en Enfermería Intensiva y Emergencia. Máster en Enfermería. Hospital Dr. Luis Díaz Soto. La Habana. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        <w:t xml:space="preserve">Doctora en Medicina. Especialista en Bioestadística. Máster en Atención Primaria de Salud. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctora en Ciencias de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E41A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Edudación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E41A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Médica. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facultad de Tecnología de la Salud. Universidad de Ciencias Médicas de La Habana. La Habana. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuba. Correo electrónico: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00357962">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...39 lines deleted...]
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="es-VE"/>
           </w:rPr>
-          <w:t>http://orcid.org/0000-0002-4866-8523</w:t>
+          <w:t>miday@infomed.sld.cu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00357962">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...56 lines deleted...]
-        <w:r w:rsidRPr="00357962">
+        <w:t xml:space="preserve"> Código Orcid: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...39 lines deleted...]
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="es-VE"/>
           </w:rPr>
-          <w:t>http://orcid.org/0009-0005-8545-6115</w:t>
+          <w:t>http://orcid.org/0000-0003-3812-4239</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00357962">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E41A19" w:rsidRPr="00600577" w:rsidRDefault="00E41A19" w:rsidP="00D12D0B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E41A19" w:rsidRPr="00600577" w:rsidRDefault="003958E6" w:rsidP="00E41A19">
       <w:pPr>
         <w:pStyle w:val="authorinfo"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="es-VE" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctora en Medicina. Especialista en Medicina General Integral y Bioquímica Médica. Facultad de Tecnología de la Salud. Universidad de Ciencias Médicas de La Habana. La Habana. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuba. Correo electrónico: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>yunaisy74@infomed.sld.cu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Código Orcid: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="es-VE"/>
+          </w:rPr>
+          <w:t>http://orcid.org/0000-0003-3812-4559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E41A19" w:rsidRPr="00600577" w:rsidRDefault="003958E6" w:rsidP="00E41A19">
+      <w:pPr>
+        <w:pStyle w:val="authorinfo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctora en Medicina. Especialista en Bioestadística. Máster en Atención Primaria de Salud. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctora en Ciencias de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E41A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>Edudación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E41A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Médica. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facultad de Tecnología de la Salud. Universidad de Ciencias Médicas de La Habana. La Habana. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuba. Correo electrónico: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="es-VE"/>
+          </w:rPr>
+          <w:t>miday@infomed.sld.cu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Código Orcid: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="es-VE"/>
+          </w:rPr>
+          <w:t>http://orcid.org/0000-0003-3812-4239</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E41A19" w:rsidRPr="00600577" w:rsidRDefault="003958E6" w:rsidP="00E41A19">
+      <w:pPr>
+        <w:pStyle w:val="authorinfo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doctora en Medicina. Especialista en Medicina General Integral y Bioquímica Médica. Facultad de Tecnología de la Salud. Universidad de Ciencias Médicas de La Habana. La Habana. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuba. Correo electrónico: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t>yunaisy74@infomed.sld.cu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Código Orcid: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="es-VE"/>
+          </w:rPr>
+          <w:t>http://orcid.org/0000-0003-3812-4559</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E41A19" w:rsidRPr="00600577">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E41A19" w:rsidRPr="00600577" w:rsidRDefault="00E41A19" w:rsidP="00D12D0B">
+      <w:pPr>
+        <w:pStyle w:val="authorinfo"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-VE" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00E41A19" w:rsidRDefault="00E41A19" w:rsidP="00D12D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E41A19" w:rsidSect="00E73F25">
-          <w:headerReference w:type="even" r:id="rId14"/>
           <w:headerReference w:type="default" r:id="rId15"/>
-          <w:footerReference w:type="even" r:id="rId16"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E41A19" w:rsidRDefault="00E41A19" w:rsidP="00E41A19">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="2009775" cy="2095500"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:extent cx="1400175" cy="1343025"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:docPr id="3" name="Cuadro de texto 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2009775" cy="2095500"/>
+                          <a:ext cx="1400175" cy="1343025"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E41A19" w:rsidRDefault="00F93D66" w:rsidP="001F687F">
+                          <w:p w:rsidR="00E41A19" w:rsidRDefault="00C236C2" w:rsidP="001F687F">
                             <w:pPr>
                               <w:jc w:val="both"/>
                             </w:pPr>
-                            <w:r w:rsidRPr="00252A84">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                                 <w:noProof/>
-                                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="795E07AC" wp14:editId="275937EA">
-[...2 lines deleted...]
-                                  <wp:docPr id="5" name="Imagen 5" descr="D:\Datos importantes\ELENA\Articulo de imagenes\IMG-20240219-WA0019.jpg"/>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BD4E499" wp14:editId="3152CE26">
+                                  <wp:extent cx="1209675" cy="1159688"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                                  <wp:docPr id="5" name="Imagen 5"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="0" name="Picture 3" descr="D:\Datos importantes\ELENA\Articulo de imagenes\IMG-20240219-WA0019.jpg"/>
+                                          <pic:cNvPr id="0" name="Picture 1"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId20">
+                                          <a:blip r:embed="rId17">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
-                                            <a:ext cx="1875882" cy="1962594"/>
+                                            <a:ext cx="1245488" cy="1194021"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:158.25pt;height:165pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoociJJQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcuNlYcVbbbFNV&#10;2l6kbT8AA45RgXGBxE6/vgPOZqPtW1U/IMYzHM6cOaxvR6PJUTqvwNZ0PsspkZaDUHZf0x/fd29u&#10;KPGBWcE0WFnTk/T0dvP61XroK1lAB1pIRxDE+mroa9qF0FdZ5nknDfMz6KXFZAvOsICh22fCsQHR&#10;jc6KPH+XDeBE74BL7/Hv/ZSkm4TftpKHr23rZSC6psgtpNWltYlrtlmzau9Y3yl+psH+gYVhyuKl&#10;F6h7Fhg5OPUXlFHcgYc2zDiYDNpWcZl6wG7m+YtuHjvWy9QLiuP7i0z+/8HyL8dvjihR07eUWGZw&#10;RNsDEw6IkCTIMQApokhD7yusfeyxOozvYcRhp4Z9/wD8pycWth2ze3nnHAydZAJJzuPJ7OrohOMj&#10;SDN8BoG3sUOABDS2zkQFUROC6Dis02VAyINw/IkTXy2XJSUcc0W+Kss8jTBj1dPx3vnwUYIhcVNT&#10;hw5I8Oz44EOkw6qnknibB63ETmmdArdvttqRI0O37NKXOnhRpi0ZaroqizIhW4jnk5GMCuhmrUxN&#10;b/L4Tf6KcnywIpUEpvS0RybanvWJkkzihLEZsTCK1oA4oVIOJtfiK8NNB+43JQM6tqb+14E5SYn+&#10;ZFHt1XyxiBZPwaJcFhi460xznWGWI1RNAyXTdhvSs4g6WLjDqbQq6fXM5MwVnZhkPL+aaPXrOFU9&#10;v+3NHwAAAP//AwBQSwMEFAAGAAgAAAAhACayFf3bAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOw0AMRO+V+IeVkbhUdFNKUwjZVIAE4trSD3CybhKR9UbZbZP+PYYLXKyxxpp5zreT69SZhtB6&#10;NrBcJKCIK29brg0cPt9uH0CFiGyx80wGLhRgW1zNcsysH3lH532slYRwyNBAE2OfaR2qhhyGhe+J&#10;xTv6wWGUdai1HXCUcNfpuyRJtcOWpaHBnl4bqr72J2fg+DHO149j+R4Pm919+oLtpvQXY26up+cn&#10;UJGm+HcMP/iCDoUwlf7ENqjOgDwSf6d4q2W6BlWKWCUJ6CLX/+mLbwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDoociJJQIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAmshX92wAAAAUBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" stroked="f">
+              <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:110.25pt;height:105.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2G7iTJAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5ra0Rp+jSZRjQ&#10;XYBuH0BLcixMFj1JiZ19fSk5TbPtbZgfBNIkD8lDcnU7tIYdlPMabcmnk5wzZQVKbXcl//5t++aa&#10;Mx/ASjBoVcmPyvPb9etXq74r1AwbNFI5RiDWF31X8iaErsgyLxrVgp9gpywZa3QtBFLdLpMOekJv&#10;TTbL87dZj052DoXynv7ej0a+Tvh1rUT4UtdeBWZKTrWF9Lr0VvHN1isodg66RotTGfAPVbSgLSU9&#10;Q91DALZ3+i+oVguHHuswEdhmWNdaqNQDdTPN/+jmsYFOpV6IHN+dafL/D1Z8Pnx1TMuSzzmz0NKI&#10;NnuQDplULKghIJtFkvrOF+T72JF3GN7hQMNODfvuAcUPzyxuGrA7decc9o0CSUVOY2R2ETri+AhS&#10;9Z9QUjbYB0xAQ+3ayCBxwgidhnU8D4jqYCKmXOT59GrJmSDbdL6Y57NlygHFc3jnfPigsGVRKLmj&#10;DUjwcHjwIZYDxbNLzObRaLnVxiTF7aqNcewAtC3b9J3Qf3MzlvUlv1lS7hhlMcanRWp1oG02ui35&#10;dR6/GA5FpOO9lUkOoM0oUyXGnviJlIzkhKEayDGSVqE8ElMOx62lKyOhQfeLs542tuT+5x6c4sx8&#10;tMT2zXSxiCuelMXyakaKu7RUlxawgqBKHjgbxU1IZzF2dEdTqXXi66WSU620iYnG09XEVb/Uk9fL&#10;ba+fAAAA//8DAFBLAwQUAAYACAAAACEAN3wzjtsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DQAyE70i8w8pIXBDdJCL9CdlUgATi2tIHcBI3ich6o+y2Sd8ew4VerLHGmvmcb2fbqzONvnNs&#10;IF5EoIgrV3fcGDh8vT+uQfmAXGPvmAxcyMO2uL3JMavdxDs670OjJIR9hgbaEIZMa1+1ZNEv3EAs&#10;3tGNFoOsY6PrEScJt71OomipLXYsDS0O9NZS9b0/WQPHz+kh3UzlRzisdk/LV+xWpbsYc383vzyD&#10;CjSH/2P4xRd0KISpdCeuveoNyCPhb4qXJFEKqhQRxynoItfX9MUPAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADYbuJMkAgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhADd8M47bAAAABQEAAA8AAAAAAAAAAAAAAAAAfgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00E41A19" w:rsidRDefault="00F93D66" w:rsidP="001F687F">
+                    <w:p w:rsidR="00E41A19" w:rsidRDefault="00C236C2" w:rsidP="001F687F">
                       <w:pPr>
                         <w:jc w:val="both"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="00252A84">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                           <w:noProof/>
-                          <w:sz w:val="20"/>
-[...1 lines deleted...]
-                          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="795E07AC" wp14:editId="275937EA">
-[...2 lines deleted...]
-                            <wp:docPr id="5" name="Imagen 5" descr="D:\Datos importantes\ELENA\Articulo de imagenes\IMG-20240219-WA0019.jpg"/>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BD4E499" wp14:editId="3152CE26">
+                            <wp:extent cx="1209675" cy="1159688"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                            <wp:docPr id="5" name="Imagen 5"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="0" name="Picture 3" descr="D:\Datos importantes\ELENA\Articulo de imagenes\IMG-20240219-WA0019.jpg"/>
+                                    <pic:cNvPr id="0" name="Picture 1"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId20">
+                                    <a:blip r:embed="rId17">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="1875882" cy="1962594"/>
+                                      <a:ext cx="1245488" cy="1194021"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E41A19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F93D66" w:rsidRDefault="00F93D66" w:rsidP="00F93D66">
-[...4 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="00B04C5C" w:rsidRDefault="00B04C5C" w:rsidP="003958E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B04C5C" w:rsidSect="00E41A19">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:num="2" w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003958E6" w:rsidRPr="00FC48D6" w:rsidRDefault="003958E6" w:rsidP="003958E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC48D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>IMAGEN REPRESENTATIVA DEL TEMA QUE DESEA TRATAR. SI ES TOMADA DE INTERNET, DEBE PONER LA FUENTE.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk117250686"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="001F687F" w:rsidRDefault="001F687F" w:rsidP="00E41A19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335CC8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMEN </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00335CC8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(EN NEGRITA, MAYÚSCULA SOSTENIDA, ALINEADOS A LA IZQUIERDA Y EN VERDANA 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3B1A" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seguidamente incluirá el texto del resumen en español y en inglés, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, justificado. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de no más de 250 palabras</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C0729" w:rsidRPr="007C0729" w:rsidRDefault="007C0729" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0729">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Explica en síntesis</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1C14">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las imágenes a presentar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0729">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00335CC8" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidRPr="00335CC8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00335CC8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Resumen en inglés. </w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entre 3 y 5 palabras clave, separadas por coma y sin punto final. Estilo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00335CC8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00335CC8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Key </w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, justificad</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0729">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3B1A" w:rsidRPr="007C0729" w:rsidRDefault="007C0729" w:rsidP="003F3B1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C0729">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXPOSICIÓN DE </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>IMÁGENES</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3B1A" w:rsidRPr="007C0729">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3B1A" w:rsidRPr="007C0729">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EN NEGRITA, MAYÚSCULA SOSTENIDA, ALINEADOS A LA IZQUIERDA Y EN ARIAL 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A318B1" w:rsidRPr="007C0729">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3B1A" w:rsidRPr="007C0729">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PUNTOS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3B1A" w:rsidRPr="007C0729" w:rsidRDefault="003F3B1A" w:rsidP="003F3B1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F3B1A" w:rsidRDefault="00DE5CDF" w:rsidP="003F3B1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ebe contener un breve texto informativo en relación a la imagen o las imágenes que se presenta/n, así como la fecha en que fueron tomadas. Si se utilizó algún tipo de reactivo o tinción o sustancia, debe ser especificado también. Cada imagen debe presentarse con las flechas o formas de señalar los detalles que se desean mostrar, sin que ello implique que se afecte la visualización de la imagen en sí.</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3B1A" w:rsidRPr="007C0729">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B04C5C" w:rsidRPr="00B04C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mínimo dos imágenes, máximo 6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04C5C" w:rsidRPr="00B04C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3B1A" w:rsidRPr="007C0729">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Arial 10 puntos, justificado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C2AA2" w:rsidRDefault="002C2AA2" w:rsidP="003F3B1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C2AA2" w:rsidRPr="002C2AA2" w:rsidRDefault="002C2AA2" w:rsidP="002C2AA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C2AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Se trata de imágenes originales e inéditas. “Para las imágenes radiológicas y otras imágenes de diagnóstico clínico, así como para las fotografías de muestras de anatomía patológica o microfotografías, envíe archivos de imágenes fotográficas de alta resolución. Las fotografías que muestren el antes y el después de una intervención deben ser tomadas con las mismas características de intensidad, dirección y color de la luz ambiente.”4 Las imágenes serán publicadas con la marca de agua que identifica a la RCMV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C2AA2" w:rsidRPr="002C2AA2" w:rsidRDefault="002C2AA2" w:rsidP="002C2AA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C2AA2" w:rsidRPr="002C2AA2" w:rsidRDefault="002C2AA2" w:rsidP="002C2AA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C2AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“Para las imágenes radiológicas y otras imágenes de diagnóstico clínico, así como para las fotografías de muestras de anatomía patológica o microfotografías, envíe archivos de imágenes fotográficas de alta resolución. Las fotografías que muestren el antes y el después de una intervención deben ser tomadas con las mismas características de intensidad, dirección y color de la luz ambiente. Dado que las marcas se utilizan como prueba principal en muchos artículos científicos, los editores pueden requerir el depósito de las fotografías originales en el sitio web de la revista.”4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C2AA2" w:rsidRPr="002C2AA2" w:rsidRDefault="002C2AA2" w:rsidP="002C2AA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C2AA2" w:rsidRPr="002C2AA2" w:rsidRDefault="002C2AA2" w:rsidP="002C2AA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C2AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Las letras, números y símbolos deben, por tanto, ser claros y consistentes y lo suficientemente grandes como para permanecer legibles cuando la figura se reduce durante publicación. Las figuras deben ser tan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00703E7F">
-[...6 lines deleted...]
-        <w:t>words</w:t>
+      <w:r w:rsidRPr="002C2AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>auto-explicativas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00335CC8">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">: palabras claves en inglés. Estilo </w:t>
+      <w:r w:rsidRPr="002C2AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como sea posible, ya que muchas serán utilizadas directamente en las presentaciones de diapositivas. Los títulos y explicaciones detalladas se incluirán en las leyendas no sobre las propias ilustraciones. Las microfotografías deben tener marcadores internos de escala. Los símbolos, flechas o letras usados en microfotografías deben contrastar con el fondo. Explique la escala e identifique el método de tinción en las microfotografías.”4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C2AA2" w:rsidRPr="002C2AA2" w:rsidRDefault="002C2AA2" w:rsidP="002C2AA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C2AA2" w:rsidRPr="002C2AA2" w:rsidRDefault="002C2AA2" w:rsidP="002C2AA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C2AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“Deben estar numeradas consecutivamente en el orden en el que se han citado en el texto. No se aceptan en este tipo de publicación científica, ninguna figura que ha sido publicada previamente, y de ser estrictamente necesario, identifique la fuente original y presente el permiso escrito del titular de los derechos para reproducirla. Se requiere permiso independiente del autor y la editorial, excepto para documentos que sean de dominio público. En el manuscrito las leyendas para las ilustraciones deben estar en una página separada, identificados con números arábigos correspondientes a las ilustraciones. Cuando símbolos, flechas, números o letras se utilicen para identificar partes de las ilustraciones, hay que explicar claramente cada uno de ellos en la leyenda.”4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F3B1A" w:rsidRPr="00A318B1" w:rsidRDefault="003F3B1A" w:rsidP="003F3B1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00A318B1" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FINANCIACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00A318B1" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declarar si existe o no. Ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00A318B1" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No se recibió financiación para el desarrollo del presente estudio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00A318B1" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CONFLICTOS DE INTERESES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00A318B1" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Declarar si existe o no. Ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00A318B1" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No se declaran conflictos de intereses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00A318B1" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REFERENCIAS BIBLIOGRÁFICAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(EN NEGRITA, MAYÚSCULA SOSTENIDA, ALINEADOS A LA IZQUIERDA Y EN VERDANA 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00017CF0" w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk117258171"/>
+      <w:r w:rsidR="00DE5CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En este tipo de artículo puede no ser necesario este acápite.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00A318B1" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las referencias bibliográficas </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(si existieran en este caso) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>se colocarán en un listado numerado, según el orden en que fueron citados la primera vez, utiliza el estilo Vancouver. Todas las publicaciones citadas deberán ser incluidas en una lista de referencias bibliográficas que se colocan al final del documento en una lista numerada</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. El 70% menor a los 5 años</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00335CC8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00335CC8">
-[...40 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, justificado.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00335CC8" w:rsidRPr="00A318B1" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Aguilar Jiménez JR. La Facultad de Ciencias de la Salud de la Universidad de Santander frente al reto en Ciencia, Tecnología e Innovación. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...50 lines deleted...]
-      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006C443E">
-[...5 lines deleted...]
-        <w:t>Hebermin</w:t>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C443E">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> es un medicamento cubano desarrollado para el tratamiento de úlceras cutáneas, incluye las úlceras por presión, contiene factores de crecimiento y otros componentes que estimulan la regeneración de la piel y promueven la cicatrización de heridas. </w:t>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006C443E">
-[...5 lines deleted...]
-        <w:t>Hebermin</w:t>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cienc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C443E">
-[...69 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Salud UDES. 2014;1(2):85-6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F515E2" w:rsidRDefault="00335CC8" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Álvarez Blanco AS, Cabrera Cruz N, Toledo Fernández AM, Arteaga García A. El sistema de ciencia e innovación tecnológica en salud y su universalización a todo el sistema nacional de salud. Educación Médica Superior [Internet]. 2009 [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2016 1 de julio]; 23. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A318B1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C443E">
-[...86 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006C443E">
-[...5 lines deleted...]
-        <w:t>Hebermin</w:t>
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>from</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006C443E">
-[...91 lines deleted...]
-        <w:sectPr w:rsidR="004827A6" w:rsidSect="007C6A52">
+      <w:r w:rsidRPr="00A318B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: http://scielo.sld.cu/scielo.php?script=sci_arttext&amp;pid=S0864-21412009000100009&amp;nrm=iso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005355E3" w:rsidRDefault="005355E3" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F8484B" w:rsidRDefault="00F8484B" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F8484B" w:rsidRPr="00371287" w:rsidRDefault="00F8484B" w:rsidP="00F8484B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371287">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AGRADECIMIENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F8484B" w:rsidRPr="00335CC8" w:rsidRDefault="00F8484B" w:rsidP="00335CC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00F8484B" w:rsidRPr="00335CC8" w:rsidSect="00B04C5C">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F93D66" w:rsidRDefault="00F93D66" w:rsidP="00F93D66">
-[...887 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00F515E2" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F515E2" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
       <w:pPr>
         <w:pStyle w:val="Encabezado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
@@ -3166,1381 +3118,1157 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00586919">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Los autores del presente trabajo se comprometen a cumplir las siguientes normas:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F515E2" w:rsidRPr="00586919" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C5D0B" w:rsidRPr="00586919" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...58 lines deleted...]
-    <w:p w:rsidR="004C5D0B" w:rsidRPr="00586919" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+        <w:t xml:space="preserve">Todos los autores mencionados participaron del artículo científico, revisaron la versión final del trabajo, se responsabilizan por este y aprobaron la publicación en la Revista Ciencias Médicas y Vida. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C5D0B" w:rsidRPr="00586919" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, por lo que es original e inédito</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="004C5D0B" w:rsidRPr="00586919" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+        <w:t>Este trabajo, u otro semejante en contenido, no ha sido publicado en otra revista ni como parte de un libro, ni está sometido a revisión en otro espacio editorial, por lo que es original e inédito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C5D0B" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00586919">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">De acuerdo con la Licencia por la que se rige la revista (Licencia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00586919">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Creative</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00586919">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00586919">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Commons</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00586919">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atribución-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00586919">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NoComercial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00586919">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00586919">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CompartirIgual</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00586919">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>),</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="004C5D0B" w:rsidRPr="003C0432" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+        <w:t xml:space="preserve"> 4.0 Internacional), los autores conservarán todos los derechos sobre la obra siempre y cuando se cite la fuente primaria de publicación (RCMV) y no se use con fines comerciales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C5D0B" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Por lo tanto, d</w:t>
-[...7 lines deleted...]
-        <w:t>e manera libre, voluntaria y a título gratuito, cedo (cedemos) mis (nuestros) derechos a</w:t>
+        <w:t xml:space="preserve">Por lo tanto, de manera libre, voluntaria y a título gratuito, cedo (cedemos) mis (nuestros) derechos a la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Revista </w:t>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Revista de Ciencias Médicas y de la Vida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-          <w:b/>
-[...65 lines deleted...]
-    <w:p w:rsidR="004C5D0B" w:rsidRPr="00D22C6B" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, para que reproduzca, edite, publique, distribuya y ponga a disposición a través de intranets, internet, impresión o CD dicha obra, sin limitación alguna de forma o tiempo y con la obligación expresa de respetar y mencionar el crédito que me (nos) corresponde en cualquier utilización que se haga de la misma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C5D0B" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D22C6B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Queda entendido que esta autorización no es una cesión o transmisión de alguno de mis (nuestros) derechos patrimoniales en favor de la mencionada institución, ni tampoco una licencia exclusiva, pues sólo tendrá una vigencia de un año a partir de la fecha de publicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C5D0B" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C5D0B" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006465C">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, previo consentimiento informado y cumplimiento de los demás principios éticos de la investigación científica y de la bioética, aprobado por el comité de ética de su institución</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="004C5D0B" w:rsidRPr="006855CF" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+        <w:t>Los autores declaran que se han seguido los protocolos necesarios para la protección de los datos de los informantes, previo consentimiento informado y cumplimiento de los demás principios éticos de la investigación científica y de la bioética, aprobado por el comité de ética de su institución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C5D0B" w:rsidRPr="00586919" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE0A6D">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>He acotado según el estilo Vancouver, todas las referencias utilizadas, y no he cometido plagio.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C5D0B" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C5D0B" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00491EAE">
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Autorizo a publicar el manuscrito en la versión electrónica e impresa de la Revista de Ciencias Médicas y de la Vida.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C5D0B" w:rsidRPr="009666F4" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C5D0B" w:rsidRPr="00491EAE" w:rsidRDefault="004C5D0B" w:rsidP="004C5D0B">
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Es de mi conocimiento que el equipo editorial de la revista, podrá utilizar la IA para una revisión inicial del manuscrito; lo cual autorizo al momento de firmar esta carta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRPr="00586919" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="005D3A24" w:rsidRPr="00586919" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    </w:p>
+    <w:p w:rsidR="001042C2" w:rsidRDefault="001042C2" w:rsidP="001042C2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C316A8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nota importante</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00C316A8">
+        <w:t xml:space="preserve">: Los autores deben informar, dado el caso, del </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uso de herramientas de Inteligencia Artificial</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C316A8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>; en cuyo caso debe aclarar con todo nivel de detalle, sobre el uso que le dio, y en qué parte del proceso de investigación y del documento se utilizó. Queda a consideración de los evaluadores, del director y de la Editora Ejecutiva, si se acepta o no para publicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRPr="00586919" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    <w:p w:rsidR="00A260AB" w:rsidRPr="00586919" w:rsidRDefault="00A260AB" w:rsidP="00A260AB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRPr="001271E6" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidR="0015420F" w:rsidRPr="001271E6" w:rsidRDefault="0015420F" w:rsidP="0015420F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001271E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Conflicto de intereses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    <w:p w:rsidR="0015420F" w:rsidRDefault="0015420F" w:rsidP="0015420F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001271E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Los autores declaran que no existe conflicto de intereses.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Si existiera algún conflicto de intereses deben explicarlo.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRPr="001271E6" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    <w:p w:rsidR="0015420F" w:rsidRPr="001271E6" w:rsidRDefault="0015420F" w:rsidP="0015420F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    <w:p w:rsidR="0015420F" w:rsidRDefault="0015420F" w:rsidP="0015420F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001271E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Contribución de los autores</w:t>
       </w:r>
       <w:r w:rsidRPr="001271E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (añadir el nombre los autores que contribuyen en cada una de las siguientes etapas del desarrollo de la investigación y/o del manuscrito</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sometido a proceso editorial en la Revista de Ciencias Médicas y de la Vida</w:t>
       </w:r>
       <w:r w:rsidRPr="001271E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRPr="001271E6" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    <w:p w:rsidR="0015420F" w:rsidRPr="001271E6" w:rsidRDefault="0015420F" w:rsidP="0015420F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRPr="001271E6" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    <w:p w:rsidR="0015420F" w:rsidRPr="001271E6" w:rsidRDefault="0015420F" w:rsidP="0015420F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001271E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Conceptualización: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    <w:p w:rsidR="0015420F" w:rsidRDefault="0015420F" w:rsidP="0015420F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001271E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Análisis formal: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRPr="001271E6" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    <w:p w:rsidR="0015420F" w:rsidRPr="001271E6" w:rsidRDefault="0015420F" w:rsidP="0015420F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001271E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Investigación: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    <w:p w:rsidR="0015420F" w:rsidRDefault="0015420F" w:rsidP="0015420F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001271E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Metodología: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRPr="001271E6" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    <w:p w:rsidR="0015420F" w:rsidRPr="001271E6" w:rsidRDefault="0015420F" w:rsidP="0015420F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001271E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Administración del proyecto: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRPr="001271E6" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    <w:p w:rsidR="0015420F" w:rsidRPr="001271E6" w:rsidRDefault="0015420F" w:rsidP="0015420F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001271E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisión: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRPr="001271E6" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    <w:p w:rsidR="0015420F" w:rsidRPr="001271E6" w:rsidRDefault="0015420F" w:rsidP="0015420F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001271E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Redacción-borrador original: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3A24" w:rsidRPr="00586919" w:rsidRDefault="005D3A24" w:rsidP="005D3A24">
+    <w:p w:rsidR="0015420F" w:rsidRPr="00586919" w:rsidRDefault="0015420F" w:rsidP="0015420F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001271E6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Redacción-revisión y edición: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB0B65" w:rsidRPr="00586919" w:rsidRDefault="00CB0B65" w:rsidP="00CB0B65">
+    <w:p w:rsidR="0015420F" w:rsidRDefault="0015420F" w:rsidP="00A260AB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB0B65" w:rsidRDefault="00CB0B65" w:rsidP="00FE0774">
+    <w:p w:rsidR="00A260AB" w:rsidRPr="00586919" w:rsidRDefault="00A260AB" w:rsidP="00A260AB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00FE0774" w:rsidRPr="00586919" w:rsidRDefault="00FE0774" w:rsidP="00FE0774">
+      <w:r w:rsidRPr="00586919">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ciudad/País: ________________________/_________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A260AB" w:rsidRPr="00586919" w:rsidRDefault="00A260AB" w:rsidP="00A260AB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A260AB" w:rsidRPr="00586919" w:rsidRDefault="00A260AB" w:rsidP="00A260AB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00586919">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ciudad/País: ________________________/_________________________ </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FE0774" w:rsidRPr="00586919" w:rsidRDefault="00FE0774" w:rsidP="00FE0774">
+        <w:t>Fecha: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A260AB" w:rsidRPr="00586919" w:rsidRDefault="00A260AB" w:rsidP="00A260AB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FE0774" w:rsidRPr="00586919" w:rsidRDefault="00FE0774" w:rsidP="00FE0774">
+    <w:p w:rsidR="00A260AB" w:rsidRPr="00586919" w:rsidRDefault="00A260AB" w:rsidP="00A260AB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00586919">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Fecha: _________________</w:t>
-[...26 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Firma de los autores </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">precedido por su nombre </w:t>
+      </w:r>
       <w:r w:rsidRPr="00586919">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Firma de los autores </w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">precedido por su nombre </w:t>
+        <w:t>pegar aquí en</w:t>
       </w:r>
       <w:r w:rsidRPr="00586919">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> formato digital y en un tamaño pequeño que no haga que el documento exceda los 300Kb)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00FE0774"/>
+    <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00A260AB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4414"/>
         <w:gridCol w:w="4414"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE0774" w:rsidTr="00006922">
+      <w:tr w:rsidR="00A260AB" w:rsidTr="00006922">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922">
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922">
             <w:r>
               <w:t>Nombre completo de cada Autor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922">
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922">
             <w:r>
               <w:t>Firma de cada autor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0774" w:rsidTr="00006922">
+      <w:tr w:rsidR="00A260AB" w:rsidTr="00006922">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0774" w:rsidTr="00006922">
+      <w:tr w:rsidR="00A260AB" w:rsidTr="00006922">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0774" w:rsidTr="00006922">
+      <w:tr w:rsidR="00A260AB" w:rsidTr="00006922">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0774" w:rsidTr="00006922">
+      <w:tr w:rsidR="00A260AB" w:rsidTr="00006922">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0774" w:rsidTr="00006922">
+      <w:tr w:rsidR="00A260AB" w:rsidTr="00006922">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE0774" w:rsidTr="00006922">
+      <w:tr w:rsidR="00A260AB" w:rsidTr="00006922">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00FE0774" w:rsidRDefault="00FE0774" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
+          <w:p w:rsidR="00A260AB" w:rsidRDefault="00A260AB" w:rsidP="00006922"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FE0774" w:rsidRPr="00D12D0B" w:rsidRDefault="00FE0774" w:rsidP="00FE0774">
+    <w:p w:rsidR="00A260AB" w:rsidRPr="00D12D0B" w:rsidRDefault="00A260AB" w:rsidP="00A260AB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F515E2" w:rsidRPr="009E25D5" w:rsidRDefault="00F515E2" w:rsidP="00F515E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C4192" w:rsidRPr="00D12D0B" w:rsidRDefault="000F5DB1" w:rsidP="00D12D0B">
+    <w:p w:rsidR="007C4192" w:rsidRPr="00D12D0B" w:rsidRDefault="009F5DDC" w:rsidP="00D12D0B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007C4192" w:rsidRPr="00D12D0B" w:rsidSect="00BB1D6C">
-      <w:headerReference w:type="default" r:id="rId25"/>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="741" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000F5DB1" w:rsidRDefault="000F5DB1" w:rsidP="00C26042">
+    <w:p w:rsidR="009F5DDC" w:rsidRDefault="009F5DDC" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000F5DB1" w:rsidRDefault="000F5DB1" w:rsidP="00C26042">
+    <w:p w:rsidR="009F5DDC" w:rsidRDefault="009F5DDC" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -4579,2443 +4307,107 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00CE4525" w:rsidRDefault="00CE4525">
-[...1484 lines deleted...]
-  </w:sdt>
   <w:p w:rsidR="00D12D0B" w:rsidRDefault="00D12D0B">
-    <w:pPr>
-[...9 lines deleted...]
-  <w:p w:rsidR="004827A6" w:rsidRDefault="004827A6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006004F3" w:rsidRDefault="000F5DB1">
+  <w:p w:rsidR="006004F3" w:rsidRDefault="009F5DDC">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000F5DB1" w:rsidRDefault="000F5DB1" w:rsidP="00C26042">
+    <w:p w:rsidR="009F5DDC" w:rsidRDefault="009F5DDC" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000F5DB1" w:rsidRDefault="000F5DB1" w:rsidP="00C26042">
+    <w:p w:rsidR="009F5DDC" w:rsidRDefault="009F5DDC" w:rsidP="00C26042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004827A6" w:rsidRDefault="004827A6">
-[...101 lines deleted...]
-  <w:p w:rsidR="00C5259B" w:rsidRDefault="00C5259B" w:rsidP="003557FA">
+  <w:p w:rsidR="00D12D0B" w:rsidRDefault="00D12D0B" w:rsidP="003557FA">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004827A6" w:rsidRDefault="004827A6">
-[...736 lines deleted...]
-  <w:p w:rsidR="00EE5A53" w:rsidRPr="00387A42" w:rsidRDefault="00EE5A53" w:rsidP="003312B4">
+  <w:p w:rsidR="006004F3" w:rsidRPr="00387A42" w:rsidRDefault="009F5DDC" w:rsidP="003312B4">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30102410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3942758"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
@@ -7195,157 +4587,182 @@
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C26042"/>
     <w:rsid w:val="00017CF0"/>
-    <w:rsid w:val="0004045D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00150650"/>
+    <w:rsid w:val="00034C43"/>
+    <w:rsid w:val="001042C2"/>
+    <w:rsid w:val="00126DFF"/>
+    <w:rsid w:val="00144CB7"/>
+    <w:rsid w:val="0015420F"/>
     <w:rsid w:val="001F687F"/>
-    <w:rsid w:val="0024376A"/>
     <w:rsid w:val="00243B1E"/>
-    <w:rsid w:val="0028407D"/>
-    <w:rsid w:val="002A1F0B"/>
+    <w:rsid w:val="002C2AA2"/>
     <w:rsid w:val="00335CC8"/>
     <w:rsid w:val="0039144A"/>
     <w:rsid w:val="003958E6"/>
-    <w:rsid w:val="003D7DFE"/>
+    <w:rsid w:val="003963FD"/>
+    <w:rsid w:val="003D767F"/>
+    <w:rsid w:val="003F077B"/>
     <w:rsid w:val="003F3B1A"/>
-    <w:rsid w:val="00413172"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004827A6"/>
+    <w:rsid w:val="00413250"/>
+    <w:rsid w:val="004B3099"/>
     <w:rsid w:val="004B63B0"/>
-    <w:rsid w:val="004C5D0B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F00FB"/>
     <w:rsid w:val="005355E3"/>
-    <w:rsid w:val="00573246"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005D3A24"/>
+    <w:rsid w:val="005826DA"/>
     <w:rsid w:val="005E1095"/>
+    <w:rsid w:val="00686D2F"/>
     <w:rsid w:val="006D1C14"/>
-    <w:rsid w:val="006E4871"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00702812"/>
     <w:rsid w:val="00703E7F"/>
-    <w:rsid w:val="007230B1"/>
-    <w:rsid w:val="00774C7C"/>
+    <w:rsid w:val="00722AD9"/>
     <w:rsid w:val="00774EFB"/>
+    <w:rsid w:val="00775D8B"/>
     <w:rsid w:val="007C0729"/>
-    <w:rsid w:val="007C6A52"/>
+    <w:rsid w:val="007C142B"/>
     <w:rsid w:val="007E30F6"/>
     <w:rsid w:val="007E3FD4"/>
-    <w:rsid w:val="007E65F2"/>
     <w:rsid w:val="00825EE1"/>
-    <w:rsid w:val="00832D26"/>
     <w:rsid w:val="00844FFA"/>
+    <w:rsid w:val="00846CF3"/>
     <w:rsid w:val="008B61CB"/>
     <w:rsid w:val="00941EE8"/>
+    <w:rsid w:val="0099404A"/>
+    <w:rsid w:val="009F5DDC"/>
     <w:rsid w:val="00A217A0"/>
+    <w:rsid w:val="00A260AB"/>
     <w:rsid w:val="00A318B1"/>
-    <w:rsid w:val="00AA3943"/>
+    <w:rsid w:val="00A6055D"/>
+    <w:rsid w:val="00AA0342"/>
     <w:rsid w:val="00AE3EC8"/>
+    <w:rsid w:val="00B04C5C"/>
+    <w:rsid w:val="00B7351E"/>
+    <w:rsid w:val="00BA3E38"/>
+    <w:rsid w:val="00C236C2"/>
     <w:rsid w:val="00C26042"/>
     <w:rsid w:val="00C42E47"/>
-    <w:rsid w:val="00C5259B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CE4525"/>
+    <w:rsid w:val="00C846B7"/>
+    <w:rsid w:val="00C97DAC"/>
     <w:rsid w:val="00CF3653"/>
     <w:rsid w:val="00CF7F10"/>
     <w:rsid w:val="00D12D0B"/>
-    <w:rsid w:val="00D813E9"/>
-    <w:rsid w:val="00D85871"/>
+    <w:rsid w:val="00D66DD6"/>
+    <w:rsid w:val="00DD183F"/>
     <w:rsid w:val="00DE5CDF"/>
     <w:rsid w:val="00E41A19"/>
     <w:rsid w:val="00E73F25"/>
     <w:rsid w:val="00E7592B"/>
-    <w:rsid w:val="00EE5A53"/>
     <w:rsid w:val="00EF1A4F"/>
+    <w:rsid w:val="00EF6381"/>
+    <w:rsid w:val="00EF6A1F"/>
+    <w:rsid w:val="00F43247"/>
     <w:rsid w:val="00F515E2"/>
     <w:rsid w:val="00F7080A"/>
-    <w:rsid w:val="00F93D66"/>
+    <w:rsid w:val="00F8484B"/>
     <w:rsid w:val="00FC4BFF"/>
-    <w:rsid w:val="00FD563A"/>
-    <w:rsid w:val="00FE0774"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-GT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
@@ -7838,108 +5255,107 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C26042"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="authorinfo">
     <w:name w:val="authorinfo"/>
     <w:rsid w:val="00D12D0B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="400" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00FE0774"/>
+    <w:rsid w:val="00A260AB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F43247"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="529690308">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elenacoello445@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0009-0005-8545-6115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-8934-8227" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marydg231073@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-4866-8523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmartinez@infomed.sld.cu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-9545-1474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.udv.edu.gt/index.php/RCMV" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/xxxxx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-3812-4239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\mpileta\Documents\4%20Da%20VINCI\0.2.%20Revista%20Medicina-UDV\0.%20REVISTA\DOCUMENTOS%20DE%20LA%20REVISTA\plantillas\xxxxx@xxxx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miday@infomed.sld.cu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-3812-4559" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-3812-4239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miday@infomed.sld.cu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-3812-4559" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8197,78 +5613,78 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7953</Characters>
+  <Pages>6</Pages>
+  <Words>1776</Words>
+  <Characters>9770</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9381</CharactersWithSpaces>
+  <CharactersWithSpaces>11523</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Miday Columbié Pileta de Morasen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
-    <vt:lpwstr>1fbb1d02c319bc3fedc67205cf7a5a21f561333d6d680751f5a3b6cfd3bd7558</vt:lpwstr>
+    <vt:lpwstr>1ec5b48295d2f1aa1e3d976b932a3825b3fb4c87132f00321fe6e2c7574a5e59</vt:lpwstr>
   </property>
 </Properties>
 </file>